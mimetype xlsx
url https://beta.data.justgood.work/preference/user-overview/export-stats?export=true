--- v0 (2026-06-27)
+++ v1 (2026-08-26)
@@ -420,151 +420,151 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C193"/>
+  <dimension ref="A1:C202"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="9.6" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr"/>
       <c r="B1" t="inlineStr"/>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Preferences By Age</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr"/>
       <c r="B3" t="inlineStr">
         <is>
           <t>LABELS</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>COUNTS</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr">
         <is>
           <t>60+</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr"/>
       <c r="B5" t="inlineStr">
         <is>
           <t>51-60</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>670</v>
+        <v>656</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr"/>
       <c r="B6" t="inlineStr">
         <is>
           <t>41-50</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>4114</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr"/>
       <c r="B7" t="inlineStr">
         <is>
           <t>31-40</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>11000</v>
+        <v>10309</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr"/>
       <c r="B8" t="inlineStr">
         <is>
           <t>21-30</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>13955</v>
+        <v>13141</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
           <t>18-20</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>1466</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
           <t>15-17</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
           <t>PREFER NOT TO ANSWER</t>
         </is>
       </c>
       <c r="C11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
@@ -577,1969 +577,2068 @@
           <t>Preferences By Gender</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
           <t>LABELS</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>COUNTS</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>23873</v>
+        <v>22563</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>6815</v>
+        <v>6495</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
           <t>Prefer Not To Answer</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>1272</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
           <t>Others</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Preferences Per Origin Country</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
           <t>LABELS</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>COUNTS</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
           <t>Kyrgyzstan</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>7184</v>
+        <v>6656</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>6201</v>
+        <v>5728</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>3799</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
       <c r="C25" t="n">
-        <v>3327</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
           <t>Other - The Rest Of The World</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>2150</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
           <t>United Kingdom</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>1405</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>1086</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
           <t>Kenya</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>891</v>
+        <v>927</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Ukraine</t>
+          <t>Afghanistan</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>674</v>
+        <v>607</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Afghanistan</t>
+          <t>Ukraine</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>613</v>
+        <v>561</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
       <c r="C32" t="n">
-        <v>384</v>
+        <v>369</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
       <c r="C33" t="n">
-        <v>323</v>
+        <v>299</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
           <t>Moldova</t>
         </is>
       </c>
       <c r="C34" t="n">
-        <v>313</v>
+        <v>292</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Azerbaijan</t>
+          <t>Bangladesh</t>
         </is>
       </c>
       <c r="C35" t="n">
-        <v>246</v>
+        <v>278</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
       <c r="C36" t="n">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Not Specified</t>
+          <t>South Africa</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>235</v>
+        <v>228</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>South Africa</t>
+          <t>Indonesia</t>
         </is>
       </c>
       <c r="C38" t="n">
-        <v>235</v>
+        <v>224</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Russia</t>
+          <t>Azerbaijan</t>
         </is>
       </c>
       <c r="C39" t="n">
-        <v>233</v>
+        <v>216</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Spain</t>
+          <t>Russia</t>
         </is>
       </c>
       <c r="C40" t="n">
-        <v>224</v>
+        <v>214</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Bangladesh</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="C41" t="n">
-        <v>221</v>
+        <v>207</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Not Specified</t>
         </is>
       </c>
       <c r="C42" t="n">
-        <v>213</v>
+        <v>205</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Indonesia</t>
+          <t>Malaysia</t>
         </is>
       </c>
       <c r="C43" t="n">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Malaysia</t>
+          <t>Spain</t>
         </is>
       </c>
       <c r="C44" t="n">
-        <v>185</v>
+        <v>162</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Bulgaria</t>
+          <t>Philippines</t>
         </is>
       </c>
       <c r="C45" t="n">
         <v>122</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Egypt</t>
+          <t>Bulgaria</t>
         </is>
       </c>
       <c r="C46" t="n">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Poland</t>
+          <t>Egypt</t>
         </is>
       </c>
       <c r="C47" t="n">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Philippines</t>
+          <t>Poland</t>
         </is>
       </c>
       <c r="C48" t="n">
-        <v>87</v>
+        <v>81</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Morocco</t>
+          <t>China</t>
         </is>
       </c>
       <c r="C49" t="n">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
           <t>Vietnam</t>
         </is>
       </c>
       <c r="C50" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>China</t>
+          <t>Morocco</t>
         </is>
       </c>
       <c r="C51" t="n">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
           <t>Islamic Republic Of Iran</t>
         </is>
       </c>
       <c r="C52" t="n">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Uganda</t>
+          <t>Albania</t>
         </is>
       </c>
       <c r="C53" t="n">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Albania</t>
+          <t>Uganda</t>
         </is>
       </c>
       <c r="C54" t="n">
-        <v>58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Eritrea</t>
+          <t>South Sudan</t>
         </is>
       </c>
       <c r="C55" t="n">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>South Sudan</t>
+          <t>Eritrea</t>
         </is>
       </c>
       <c r="C56" t="n">
         <v>51</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Mexico</t>
+          <t>Colombia</t>
         </is>
       </c>
       <c r="C57" t="n">
         <v>41</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Colombia</t>
+          <t>Mexico</t>
         </is>
       </c>
       <c r="C58" t="n">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
           <t>Iraq</t>
         </is>
       </c>
       <c r="C59" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Belarus</t>
+          <t>Ethiopia</t>
         </is>
       </c>
       <c r="C60" t="n">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Ethiopia</t>
+          <t>Belarus</t>
         </is>
       </c>
       <c r="C61" t="n">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Syrian Arab Republic</t>
+          <t>Georgia</t>
         </is>
       </c>
       <c r="C62" t="n">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Georgia</t>
+          <t>Somalia</t>
         </is>
       </c>
       <c r="C63" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
           <t>Kuwait</t>
         </is>
       </c>
       <c r="C64" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Latvia</t>
+          <t>Thailand</t>
         </is>
       </c>
       <c r="C65" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Somalia</t>
+          <t>Syrian Arab Republic</t>
         </is>
       </c>
       <c r="C66" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Thailand</t>
+          <t>Serbia</t>
         </is>
       </c>
       <c r="C67" t="n">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Serbia</t>
+          <t>Sri Lanka</t>
         </is>
       </c>
       <c r="C68" t="n">
         <v>23</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Guatemala</t>
+          <t>United States</t>
         </is>
       </c>
       <c r="C69" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Sri Lanka</t>
+          <t>Guatemala</t>
         </is>
       </c>
       <c r="C70" t="n">
         <v>22</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Lithuania</t>
+          <t>Myanmar</t>
         </is>
       </c>
       <c r="C71" t="n">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Singapore</t>
+          <t>Latvia</t>
         </is>
       </c>
       <c r="C72" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>North Macedonia</t>
+          <t>Singapore</t>
         </is>
       </c>
       <c r="C73" t="n">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>United States</t>
+          <t>Lithuania</t>
         </is>
       </c>
       <c r="C74" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Bolivarian Republic Of Venezuela</t>
+          <t>North Macedonia</t>
         </is>
       </c>
       <c r="C75" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
           <t>Ghana</t>
         </is>
       </c>
       <c r="C76" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Bolivarian Republic Of Venezuela</t>
         </is>
       </c>
       <c r="C77" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Croatia</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="C78" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>Rwanda</t>
         </is>
       </c>
       <c r="C79" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Rwanda</t>
+          <t>Croatia</t>
         </is>
       </c>
       <c r="C80" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Ecuador</t>
+          <t>Taiwan</t>
         </is>
       </c>
       <c r="C81" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Madagascar</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="C82" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Portugal</t>
+          <t>Burundi</t>
         </is>
       </c>
       <c r="C83" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Burundi</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="C84" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Caribbean Islands</t>
+          <t>Madagascar</t>
         </is>
       </c>
       <c r="C85" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Mali</t>
+          <t>Portugal</t>
         </is>
       </c>
       <c r="C86" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Myanmar</t>
+          <t>Caribbean Islands</t>
         </is>
       </c>
       <c r="C87" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Taiwan</t>
+          <t>Senegal</t>
         </is>
       </c>
       <c r="C88" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Estonia</t>
+          <t>Gambia</t>
         </is>
       </c>
       <c r="C89" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Senegal</t>
+          <t>Bahamas</t>
         </is>
       </c>
       <c r="C90" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Gambia</t>
+          <t>Barbados</t>
         </is>
       </c>
       <c r="C91" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Bahamas</t>
+          <t>Cambodia</t>
         </is>
       </c>
       <c r="C92" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Barbados</t>
+          <t>Estonia</t>
         </is>
       </c>
       <c r="C93" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Cambodia</t>
+          <t>Mali</t>
         </is>
       </c>
       <c r="C94" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
           <t>Nicaragua</t>
         </is>
       </c>
       <c r="C95" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
           <t>Paraguay</t>
         </is>
       </c>
       <c r="C96" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
           <t>Republic Of Laos</t>
         </is>
       </c>
       <c r="C97" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
-      <c r="B98" t="inlineStr"/>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>United Republic Of Tanzania</t>
+        </is>
+      </c>
+      <c r="C98" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="99">
-      <c r="A99" s="1" t="inlineStr">
+      <c r="A99" t="inlineStr"/>
+      <c r="B99" t="inlineStr"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="1" t="inlineStr">
         <is>
           <t>Preferences Per Destination Country</t>
-        </is>
-[...11 lines deleted...]
-          <t>COUNTS</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>United Kingdom</t>
-[...3 lines deleted...]
-        <v>29776</v>
+          <t>LABELS</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>COUNTS</t>
+        </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Spain</t>
+          <t>United Kingdom</t>
         </is>
       </c>
       <c r="C102" t="n">
-        <v>525</v>
+        <v>27960</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Malaysia</t>
+          <t>Spain</t>
         </is>
       </c>
       <c r="C103" t="n">
-        <v>309</v>
+        <v>437</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Australia</t>
+          <t>Malaysia</t>
         </is>
       </c>
       <c r="C104" t="n">
-        <v>283</v>
+        <v>310</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Poland</t>
+          <t>Australia</t>
         </is>
       </c>
       <c r="C105" t="n">
-        <v>254</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Not Specified</t>
+          <t>Poland</t>
         </is>
       </c>
       <c r="C106" t="n">
         <v>235</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>United Arab Emirates</t>
+          <t>Not Specified</t>
         </is>
       </c>
       <c r="C107" t="n">
-        <v>104</v>
+        <v>205</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>United States</t>
+          <t>Singapore</t>
         </is>
       </c>
       <c r="C108" t="n">
-        <v>86</v>
+        <v>184</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Qatar</t>
+          <t>United States</t>
         </is>
       </c>
       <c r="C109" t="n">
-        <v>84</v>
+        <v>140</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Saudi Arabia</t>
+          <t>United Arab Emirates</t>
         </is>
       </c>
       <c r="C110" t="n">
-        <v>75</v>
+        <v>89</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Jersey</t>
+          <t>Qatar</t>
         </is>
       </c>
       <c r="C111" t="n">
-        <v>63</v>
+        <v>75</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Guernsey</t>
+          <t>Jersey</t>
         </is>
       </c>
       <c r="C112" t="n">
-        <v>50</v>
+        <v>67</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Saudi Arabia</t>
         </is>
       </c>
       <c r="C113" t="n">
-        <v>47</v>
+        <v>65</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Jordan</t>
+          <t>Guernsey</t>
         </is>
       </c>
       <c r="C114" t="n">
-        <v>37</v>
+        <v>47</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Mexico</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="C115" t="n">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Singapore</t>
+          <t>Mexico</t>
         </is>
       </c>
       <c r="C116" t="n">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Kuwait</t>
+          <t>Jordan</t>
         </is>
       </c>
       <c r="C117" t="n">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Taiwan</t>
+          <t>Kuwait</t>
         </is>
       </c>
       <c r="C118" t="n">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Mauritius</t>
+          <t>Taiwan</t>
         </is>
       </c>
       <c r="C119" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
-      <c r="B120" t="inlineStr"/>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Mauritius</t>
+        </is>
+      </c>
+      <c r="C120" t="n">
+        <v>19</v>
+      </c>
     </row>
     <row r="121">
-      <c r="A121" s="1" t="inlineStr">
+      <c r="A121" t="inlineStr"/>
+      <c r="B121" t="inlineStr"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="1" t="inlineStr">
         <is>
           <t>Preferences Selected User Language</t>
-        </is>
-[...11 lines deleted...]
-          <t>COUNTS</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>English</t>
-[...3 lines deleted...]
-        <v>14417</v>
+          <t>LABELS</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>COUNTS</t>
+        </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Russian</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C124" t="n">
-        <v>13779</v>
+        <v>13587</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Uzbek</t>
+          <t>Russian</t>
         </is>
       </c>
       <c r="C125" t="n">
-        <v>944</v>
+        <v>13054</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Kyrgyz</t>
+          <t>Uzbek</t>
         </is>
       </c>
       <c r="C126" t="n">
-        <v>533</v>
+        <v>880</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Spanish</t>
+          <t>Kyrgyz</t>
         </is>
       </c>
       <c r="C127" t="n">
-        <v>355</v>
+        <v>503</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
           <t>Kazakh</t>
         </is>
       </c>
       <c r="C128" t="n">
-        <v>344</v>
+        <v>317</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Ukrainian</t>
+          <t>Spanish</t>
         </is>
       </c>
       <c r="C129" t="n">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
           <t>Tajik</t>
         </is>
       </c>
       <c r="C130" t="n">
-        <v>239</v>
+        <v>222</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Dari</t>
+          <t>Ukrainian</t>
         </is>
       </c>
       <c r="C131" t="n">
-        <v>207</v>
+        <v>218</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Arabic</t>
+          <t>Dari</t>
         </is>
       </c>
       <c r="C132" t="n">
-        <v>135</v>
+        <v>206</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Persian</t>
+          <t>Arabic</t>
         </is>
       </c>
       <c r="C133" t="n">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Romanian</t>
+          <t>Persian</t>
         </is>
       </c>
       <c r="C134" t="n">
-        <v>92</v>
+        <v>119</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Malay</t>
+          <t>Indonesian</t>
         </is>
       </c>
       <c r="C135" t="n">
-        <v>83</v>
+        <v>96</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Indonesian</t>
+          <t>Romanian</t>
         </is>
       </c>
       <c r="C136" t="n">
-        <v>80</v>
+        <v>87</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Nepali</t>
+          <t>Malay</t>
         </is>
       </c>
       <c r="C137" t="n">
-        <v>70</v>
+        <v>84</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Bulgarian</t>
+          <t>Bangla</t>
         </is>
       </c>
       <c r="C138" t="n">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Filipino</t>
+          <t>Nepali</t>
         </is>
       </c>
       <c r="C139" t="n">
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Pashto</t>
+          <t>Filipino</t>
         </is>
       </c>
       <c r="C140" t="n">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Polish</t>
+          <t>Bulgarian</t>
         </is>
       </c>
       <c r="C141" t="n">
-        <v>28</v>
+        <v>44</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Albanian</t>
+          <t>Pashto</t>
         </is>
       </c>
       <c r="C142" t="n">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Bangla</t>
+          <t>Mandarin</t>
         </is>
       </c>
       <c r="C143" t="n">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Mandarin</t>
+          <t>Albanian</t>
         </is>
       </c>
       <c r="C144" t="n">
         <v>24</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Hindi</t>
+          <t>Polish</t>
         </is>
       </c>
       <c r="C145" t="n">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Serbian</t>
+          <t>Burmese</t>
         </is>
       </c>
       <c r="C146" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Vietnamese</t>
+          <t>Hindi</t>
         </is>
       </c>
       <c r="C147" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Tigrinya</t>
+          <t>Serbian</t>
         </is>
       </c>
       <c r="C148" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Amharic</t>
+          <t>Vietnamese</t>
         </is>
       </c>
       <c r="C149" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Macedonian</t>
+          <t>Tamil</t>
         </is>
       </c>
       <c r="C150" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Urdu</t>
+          <t>Tigrinya</t>
         </is>
       </c>
       <c r="C151" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Dari</t>
+          <t>Amharic</t>
         </is>
       </c>
       <c r="C152" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Unknown Language [Qd]</t>
+          <t>Macedonian</t>
         </is>
       </c>
       <c r="C153" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Swahili</t>
+          <t>Dari</t>
         </is>
       </c>
       <c r="C154" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
           <t>Unknown Language [Qk]</t>
         </is>
       </c>
       <c r="C155" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Kurdish Sorani</t>
+          <t>Unknown Language [Qd]</t>
         </is>
       </c>
       <c r="C156" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Tamil</t>
+          <t>Swahili</t>
         </is>
       </c>
       <c r="C157" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Burmese</t>
+          <t>Urdu</t>
         </is>
       </c>
       <c r="C158" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Gujarati</t>
+          <t>Kurdish Sorani</t>
         </is>
       </c>
       <c r="C159" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Kurdish Sorani</t>
+          <t>Gujarati</t>
         </is>
       </c>
       <c r="C160" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr">
         <is>
           <t>French</t>
         </is>
       </c>
       <c r="C161" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Croatian</t>
+          <t>Kurdish Sorani</t>
         </is>
       </c>
       <c r="C162" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Not Specified</t>
+          <t>Croatian</t>
         </is>
       </c>
       <c r="C163" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
-      <c r="B164" t="inlineStr"/>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Not Specified</t>
+        </is>
+      </c>
+      <c r="C164" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="165">
-      <c r="A165" s="1" t="inlineStr">
+      <c r="A165" t="inlineStr"/>
+      <c r="B165" t="inlineStr"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="1" t="inlineStr">
         <is>
           <t>Work Code Usage</t>
-        </is>
-[...11 lines deleted...]
-          <t>COUNTS</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Organisation Not Specified</t>
-[...3 lines deleted...]
-        <v>36549</v>
+          <t>LABELS</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>COUNTS</t>
+        </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Sws - Generic</t>
+          <t>Organisation Not Specified</t>
         </is>
       </c>
       <c r="C168" t="n">
-        <v>7685</v>
+        <v>38309</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Sws - Fruitful Jobs</t>
+          <t>Sws - Generic</t>
         </is>
       </c>
       <c r="C169" t="n">
-        <v>5769</v>
+        <v>7862</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Sws - Pro-Force</t>
+          <t>Sws - Fruitful Jobs</t>
         </is>
       </c>
       <c r="C170" t="n">
-        <v>3792</v>
+        <v>5858</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Sws - Concordia</t>
+          <t>Sws - Pro-Force</t>
         </is>
       </c>
       <c r="C171" t="n">
-        <v>2181</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Sws - Agri-Hr</t>
+          <t>Sws - Concordia</t>
         </is>
       </c>
       <c r="C172" t="n">
-        <v>1360</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Dashboard Demo</t>
+          <t>Sws - Agri-Hr</t>
         </is>
       </c>
       <c r="C173" t="n">
-        <v>945</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Ultimate Recruitment</t>
+          <t>Dashboard Demo</t>
         </is>
       </c>
       <c r="C174" t="n">
-        <v>787</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Etf App Foros</t>
+          <t>Ultimate Recruitment</t>
         </is>
       </c>
       <c r="C175" t="n">
-        <v>310</v>
+        <v>816</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Migrant Help</t>
+          <t>Etf App Foros</t>
         </is>
       </c>
       <c r="C176" t="n">
-        <v>262</v>
+        <v>323</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Gr8 Recruitment</t>
+          <t>Migrant Help</t>
         </is>
       </c>
       <c r="C177" t="n">
-        <v>48</v>
+        <v>277</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Stronger Together Usa</t>
+          <t>Cc-Marina Bay Sands</t>
         </is>
       </c>
       <c r="C178" t="n">
-        <v>25</v>
+        <v>122</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Evergreen</t>
+          <t>Gr8 Recruitment</t>
         </is>
       </c>
       <c r="C179" t="n">
-        <v>19</v>
+        <v>48</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Encon - Pegasus School Expansion</t>
+          <t>Uk Filipino Fishers</t>
         </is>
       </c>
       <c r="C180" t="n">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Clock House Farm</t>
+          <t>Stronger Together Usa</t>
         </is>
       </c>
       <c r="C181" t="n">
-        <v>9</v>
+        <v>25</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Sws - Hops</t>
+          <t>Evergreen</t>
         </is>
       </c>
       <c r="C182" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Cc-Flinders Lane</t>
+          <t>Encon - Pegasus School Expansion</t>
         </is>
       </c>
       <c r="C183" t="n">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>N27 Raac Ward Remediation Project-Wards 11  3</t>
+          <t>Sjp - Poland</t>
         </is>
       </c>
       <c r="C184" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Furniture Co</t>
+          <t>Clock House Farm</t>
         </is>
       </c>
       <c r="C185" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Causeway-Exploitation Checker</t>
+          <t>Sws - Hops</t>
         </is>
       </c>
       <c r="C186" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Wings</t>
+          <t>Cc-Flinders Lane</t>
         </is>
       </c>
       <c r="C187" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Cc-Tw Skm Taipei</t>
+          <t>N27 Raac Ward Remediation Project-Wards 11  3</t>
         </is>
       </c>
       <c r="C188" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Norfolk</t>
+          <t>Furniture Co</t>
         </is>
       </c>
       <c r="C189" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Robertson - Sheffield College</t>
+          <t>Princes Tuna Mauritius</t>
         </is>
       </c>
       <c r="C190" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Sws - Ag Recruitment</t>
+          <t>Cc-Tw Skm Taipei</t>
         </is>
       </c>
       <c r="C191" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Sws - Ethero</t>
+          <t>Causeway-Exploitation Checker</t>
         </is>
       </c>
       <c r="C192" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
+          <t>Chanel</t>
+        </is>
+      </c>
+      <c r="C193" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr"/>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Wings</t>
+        </is>
+      </c>
+      <c r="C194" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr"/>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>World Wide Fruit</t>
+        </is>
+      </c>
+      <c r="C195" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr"/>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Norfolk</t>
+        </is>
+      </c>
+      <c r="C196" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr"/>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Plasp</t>
+        </is>
+      </c>
+      <c r="C197" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr"/>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Robertson - Sheffield College</t>
+        </is>
+      </c>
+      <c r="C198" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr"/>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Sws - Ag Recruitment</t>
+        </is>
+      </c>
+      <c r="C199" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr"/>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Sws - Ethero</t>
+        </is>
+      </c>
+      <c r="C200" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr"/>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Pro-Force Non-Sws</t>
+        </is>
+      </c>
+      <c r="C201" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr"/>
+      <c r="B202" t="inlineStr">
+        <is>
           <t>Barway</t>
         </is>
       </c>
-      <c r="C193" t="n">
+      <c r="C202" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>